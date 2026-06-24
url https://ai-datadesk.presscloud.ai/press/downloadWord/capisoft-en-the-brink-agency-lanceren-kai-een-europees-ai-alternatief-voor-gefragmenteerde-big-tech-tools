--- v0 (2026-04-16)
+++ v1 (2026-06-24)
@@ -124,130 +124,130 @@
         <w:t xml:space="preserve">AI DataDesk stemt KAI af op kleine en middelgrote bedrijven die worstelen met de complexiteit van snelle groei. De privacy-eerste architectuur van het platform speelt in op de toenemende zorgen over dat soevereiniteit en pakt inefficienties in workflows aan, die vaak een oplossing op ondernemingsniveau vereisen. Het bedrijf geeft aan dat zijn dashboard zich aanpast aan dagelijkse werkpatronen en tastbare inzichten biedt in verbeteringen in productiviteit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1015" type="#_x0000_t32" style="width:450pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="0.1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Over: AI DataDesk</w:t>
+        <w:t xml:space="preserve">About: AI DataDesk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AI DataDesk bouwt intelligente, privacy-gerichte productiviteitstools voor moderne teams. De missie van het bedrijf richt zich op het vereenvoudigen van complexe workflows door gefragmenteerde SaaS-tools te verenigen in één efficiënte werkruimte. Het vlaggenschipplatform, KAI, fungeert als een AI-aangedreven productiviteitscockpit die kennis centraliseert, routinetaken automatiseert en wrijving door constante applicatiewisseling vermindert.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">View the full press release including more media in our Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
+          <w:t xml:space="preserve">View the full press release</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
+          <w:t xml:space="preserve">View all previous press releases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contact informatie</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Telefoonnummer: (0)20 290 0500</w:t>
+        <w:t xml:space="preserve">Contact information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Name: Oliwia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Email: oliwia@thebrinkagency.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Phone number: (0)20 290 0500</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -355,51 +355,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai-datadesk.presscloud.ai/pers/capisoft-en-the-brink-agency-lanceren-kai-een-europees-ai-alternatief-voor-gefragmenteerde-big-tech-tools" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai-datadesk.presscloud.ai" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai-datadesk.presscloud.ai/press/capisoft-en-the-brink-agency-lanceren-kai-een-europees-ai-alternatief-voor-gefragmenteerde-big-tech-tools" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai-datadesk.presscloud.ai" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>