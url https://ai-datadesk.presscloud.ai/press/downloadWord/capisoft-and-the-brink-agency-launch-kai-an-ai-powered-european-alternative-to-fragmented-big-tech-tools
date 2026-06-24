--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -140,130 +140,130 @@
         <w:t xml:space="preserve">AI DataDesk tailors KAI to small and medium-sized businesses that are grappling with the complexities of rapid expansion. The platform's privacy-first architecture caters to the heightened concerns about data sovereignty and tackles workflow inefficiencies that typically necessitate enterprise-level custom solutions. The company indicates that its dashboard adapts to daily work patterns and offers tangible insights into improvements in productivity.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1017" type="#_x0000_t32" style="width:450pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="0.1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Over: AI DataDesk</w:t>
+        <w:t xml:space="preserve">About: AI DataDesk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AI DataDesk builds intelligent, privacy-first productivity tools for modern teams. The company's mission centers on simplifying complex workflows by unifying fragmented SaaS tools into one efficient workspace. Its flagship platform, KAI, acts as an AI-powered productivity cockpit that centralizes knowledge, automates routine tasks, and reduces friction caused by constant application switching.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">View the full press release including more media in our Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
+          <w:t xml:space="preserve">View the full press release</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
+          <w:t xml:space="preserve">View all previous press releases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contact informatie</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Telefoonnummer: (0)20 290 0500</w:t>
+        <w:t xml:space="preserve">Contact information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Name: Oliwia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Email: oliwia@thebrinkagency.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Phone number: (0)20 290 0500</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -371,51 +371,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai-datadesk.presscloud.ai/pers/capisoft-and-the-brink-agency-launch-kai-an-ai-powered-european-alternative-to-fragmented-big-tech-tools" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai-datadesk.presscloud.ai" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai-datadesk.presscloud.ai/press/capisoft-and-the-brink-agency-launch-kai-an-ai-powered-european-alternative-to-fragmented-big-tech-tools" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ai-datadesk.presscloud.ai" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>